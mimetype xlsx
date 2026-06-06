--- v0 (2025-12-11)
+++ v1 (2026-06-06)
@@ -51,817 +51,817 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_01_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_01_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA SECRETARIA DE OBRAS E URBANISMO, SEJA RELIZADA A LIMPEZA E CAMPINAÇÃO DE TODA EXTENSÃO DA TRAVESSA OSORIO PINTO RAMALHO, PROXIMO AO COLEGIO BATISTA DE IBIARA E AO LADO DA PRAÇA MARIA ESTELINA.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/109/requemento_n_02_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/109/requemento_n_02_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE JUNTO A SECRETARIA DE OBRAS E URBANISMO, SEJA REALIZADA OS SERVIÇOS DE LIMPEZA E TERRAPLANAGEM DO CAMPO DE FUTEBOL DA COMUNIDADEE DE CACHORINHA, MUNICIPIO DE IBIARA-PB.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_03__mileny.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_03__mileny.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO A NECESSIDADE DE IMPLANTAÇÃO DE UM PARQUINHO INFANTIL TIPO PLAYGROUND DE TRONCO DE MADEIRA EM UMA DAS PRINCIPAIS PRAÇAS DE IBIARA-PB.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_04_2024_construcao_de_abrigo_pra_estudantes..docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_04_2024_construcao_de_abrigo_pra_estudantes..docx</t>
   </si>
   <si>
     <t>REQUERIMENTO 04/2024 A CONSTRUÇÃO DE ABRIGOS PARA ESTUDANTES E PUBLICO EM GERAL NA ENTRADA DAS COMUNIDADES AO LONGO DA BR 361/PB.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_05_2024_sinalizacao_de_placas_das_comunidades.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_05_2024_sinalizacao_de_placas_das_comunidades.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO 05/2024 A IMPLATACAO DE PLACAS DE IDENTIFICACAO DE NOSSAS COMUNIDADES AO LONGO DA BR – PB/361</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_001-2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_001-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAMENTO TOTAL OU PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E ADOTA PROVÊNCOAS CORRELATAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_02_2024_-_operacao_de_credito_-_finisa.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_02_2024_-_operacao_de_credito_-_finisa.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_lei_004_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_lei_004_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO DO SALÁRIO-MINIMO, DO PISO DOS AGENTE COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATES AS ENDEMIAS (ACE) E DO PISO DO MAGISTÉRIO NOS TERMOS LEGAIS E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/105/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/105/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REGULAMENTAR O TRANSPOTE ESCOLAR INTERMUNICIPAL E ADOTA PROVIDÊCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_007_2024_-_dispoe_sobre_a_politica_municipal_de_saneamento_basico.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_007_2024_-_dispoe_sobre_a_politica_municipal_de_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_08_2004.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_08_2004.pdf</t>
   </si>
   <si>
     <t>"DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS PARA A IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM ESCOLA EM TEMPO INTEGRAL NO MUNICÍPIO E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_09_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_09_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR BENS E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_10_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_10_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE IBIARA EXERCÍCIO DE 2024 E ADOTA PROVIDENCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_n_11_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_n_11_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DOS RECURSOS EXTRAORDINARIOS DECORRENTES DOS PRECATÓRIOS REFERENTER AOS VALORES DOS FUNDEF E FUNDEB, PARA A DEFINIÇÃO DOS PERCENTUAIS E DOS CRITERIOS, PARA RATEIO E APLICAÇÃO ORIGINARIA PREVISTA NA LEI E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n_12_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n_12_2024.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE EXERCÍCIO 2024 PARA FINS QUE MENCIONA E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_lei_n13_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_lei_n13_2024.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei__no_14-2024_-_ldo_2025_2.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei__no_14-2024_-_ldo_2025_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025 E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_15_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_15_2024.pdf</t>
   </si>
   <si>
     <t>DESIGNA-SE O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DA PARAÍBA, INSTITUÍDO E GERIDO PELA FEDERAÇÃO DAS ASSOCIAÇÕES DE MUNICÍPIOS DA PARAÍBA (FAMUP), COMO O VEÍCULO OFICIAL PARA A PUBLICAÇÃO DOS ATOS MUNICIPAIS REFERENTES A LICITAÇÕES E CONTRATAÇÕES PÚBLICAS, CONFORME ESTABELECIDO NA LEI Nº 14.133/2021 E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_16_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_16_2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO A UTILIZAR OS BENS MÓVEIS DOADOS E O IMÓVEL CEDIDO PELO GOVERNO DO ESTADO DA PARAÍBA PARA O COMPLEXO DA ASSISTÊNCIA SOCIAL E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_17_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_17_2024.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE RXECÍCIO 2024 PARA FINS QUE MENCIONA E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Francisco Nenivaldo de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_19_2024_-_fixa_os_subsidios_para_a_legislatura_2025_-_2028.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_19_2024_-_fixa_os_subsidios_para_a_legislatura_2025_-_2028.pdf</t>
   </si>
   <si>
     <t>“FIXA OS SUBSÍDIOS DOS CARGOS DE PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES PARA A LEGISLATURA 2025-2028 E ADOTA_x000D_
 PROVIDÊNCIAS CORRELATAS".</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projetode_lei_20_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projetode_lei_20_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA A - DIA MUNICIPAL DA ALFABETIZAÇÃO E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_21_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_21_2024.pdf</t>
   </si>
   <si>
     <t>DISÕES SOBREA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E ADOTA PROVIDENCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_n_22_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_n_22_2024.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DE DECISÕES JUDICIAIS TRANSITADAS EM JULGADO, NOS TERMOS DO ARTIGO 100, PARÁGRAFOS 3º E 4º DA CONSTITUIÇÃO FEDERAL, REVOGA A LEI MUNICIPAL 378/2010 E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_n_23_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_n_23_2024.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE CENTRO INTEGRADO   DE ASSISTÊNCIA SOCIAL E DESENVOLVIMENTO HUMANO RAIMUNDA DE SOUSA ALVES O COMPLEXO DE SERVIÇOS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DESENVOLVIMENTO HUMANO E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_n_24_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_n_24_2024.pdf</t>
   </si>
   <si>
     <t>REABRE O PRAZO DE ADESÃO AO PLANO DE APOSENTADORIA VOLUNTÁRIA INCENTIVADA- PAVI- E ADOTA PROVIDENCIA CORRELATAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_le_n_25_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_le_n_25_2024.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_26-2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_26-2024.pdf</t>
   </si>
   <si>
     <t>DA NOME DE RUA VEREADOR JOÃO LAURENTINO DA SILVA, (JOÃO CRENTE) A RUA PROJETADA LOCALIZADA NO BARRIO DE IBIARINHA, PROXIMO AO COLÉGIO PADRE MANOEL OTAVIANO, DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/155/porjeto_de_lei_29_2024_alteracoes_ldo.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/155/porjeto_de_lei_29_2024_alteracoes_ldo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS MODIFICAÇÕES DA LDO PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/156/porjeto_de_lei__30_2024__alteracoes_ppa.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/156/porjeto_de_lei__30_2024__alteracoes_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MODIFICAÇÕES DE PROGRAMAS E ÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO MUNICIPIO DE IBIARA, PARA O PERIODO 2022/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_31_2024_loa_2025.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_31_2024_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE IBIARA, PARA O EXERCICIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_32_2024_-latera_a_lei_544_2022_-_conselho_municipal_de_saude.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_32_2024_-latera_a_lei_544_2022_-_conselho_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>ALT5ERA A LEI 544/2022 QUE DISPÕE SOBRE A REESTRURAÇÃO DO CONSELHO MUNICIPAL DE SAÚDE E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_lei_33_2024_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_lei_33_2024_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE EXERCICIO 2024, RELATIVO A SOLDO DE RENDIMENTOS DE APLICAÇÃO FINANC3EIRA E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_34_2024_orga_nica.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_34_2024_orga_nica.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Orgânica Municipal e adota providências correlatas.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei-_03-2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei-_03-2024.pdf</t>
   </si>
   <si>
     <t>Concede reajusto salarial aos Servidores da Câmara Municipal de Ibiara-pb, para adequação ao piso mínimo Nacional e dá providências correlatas.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_05_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_05_2024.pdf</t>
   </si>
   <si>
     <t>PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFICIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICIPIO DE IBIARA-PB , E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_18_2024-_denominacao_de_rua_1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_18_2024-_denominacao_de_rua_1.docx</t>
   </si>
   <si>
     <t>“Dá nome, de RUA JOSÉ RAMALHO DE SOUSA à rua Projetada localizada no Bairro de Ibiarinha, paralelo a rua Maria Ramalho de Alencar, dá outras providências.”</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_26-2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_26-2024.pdf</t>
   </si>
   <si>
     <t>DA NOME, DE RUA VEREADOR JOÃO LAURENTINO DA SILVA, (JOÃO CRENTE) À RUA PROJETADA LOCALIZADA NO BAIRRO DE IBIARINHA, PRÓXIMO AO COLÉGIO PADRE MANOEL OTAVIANO, DA OUTRAS PROVIDÊBCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_27_2024-_remume.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_27_2024-_remume.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE DA PREFEITURA MUNICIPAL DE IBIARA A RELAÇÃO MUNICIPAL DE MEDICAMENTOS (REMUME) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei__28_2024_mercado_publico_municipal.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei__28_2024_mercado_publico_municipal.docx</t>
   </si>
   <si>
     <t>FICA DENOMINADO O NOME DO MERCADO MUNICIPAL,MERCADO MUNICIPAL VEREADOR ANTONIO JOCA SOBRINHO E OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_-_padre_gustavo_ferrera_2.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_-_padre_gustavo_ferrera_2.docx</t>
   </si>
   <si>
     <t>REQUERER APROVAÇÃO DE MOCÃO DE APLAUSO E CONGRATULAÇÕES AO NOSSO CONTERRÂNIO PADRE GUSTAVO FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_resolucao_001_2024_-_criacao_ouvidoria.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_resolucao_001_2024_-_criacao_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Legislativa da Câmara Municipal de IBIARA/PB e dispõe sobre suas atribuições e o cargo de Ouvidor Legislativo.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_resolucao_02_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_resolucao_02_2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA UM 2º § AO ART. 61 DA RESOLUÇÃO Nº 02/2005 (REGIMENTO INTERNO).</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_resolucao__06_2023-_alteracao_do_ri_1.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_resolucao__06_2023-_alteracao_do_ri_1.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §1º do art. 37 do Regimento Interno da Câmara Municipal de Ibiara/PB e adota outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/95/ata_da_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/95/ata_da_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/100/ata_da__segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/100/ata_da__segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/101/ata_da__terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/101/ata_da__terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/103/ata_da__quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/103/ata_da__quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/104/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/104/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/106/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/106/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/107/ata_da__setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/107/ata_da__setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA SETIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/108/ata_da_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/108/ata_da_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/110/ata_da_decima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/110/ata_da_decima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/113/ata_da_decima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/113/ata_da_decima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/114/ata_da_decima_segunda__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/114/ata_da_decima_segunda__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/115/ata_da__decima_terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/115/ata_da__decima_terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA DESIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/118/ata_da__decima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/118/ata_da__decima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/122/ata_da_decima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/122/ata_da_decima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/128/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/128/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA SETIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA DECIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/132/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/132/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/135/24-ata_da_vigesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/135/24-ata_da_vigesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/138/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/138/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/142/ata_da_vigesima_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/142/ata_da_vigesima_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/144/ata_da_sessao_vigesima_nona_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/144/ata_da_sessao_vigesima_nona_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO VIGÉSIMA NONA ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/148/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/148/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
   </si>
   <si>
     <t>ATA DA TREGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/152/ata_da_trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/152/ata_da_trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/154/ata_da_tregesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2_-_copia.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/154/ata_da_tregesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2_-_copia.docx</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_da_assessoria_juridica_no_027_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_da_assessoria_juridica_no_027_2024.pdf</t>
   </si>
   <si>
     <t>PARACER DA ASSESSORIA JURÍDICA Nº 027/2024</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/161/parecer_ao_projeto_lei_24_2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/161/parecer_ao_projeto_lei_24_2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA ASSESSORIA JURÍDICA Nº 034/2024</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>MEDIDA PROVISÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/91/medida_provisoria-_01-2024.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/91/medida_provisoria-_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do salário-mínimo, do piso dos Agente Comunitários de Saúde (ACS) e Agente de Combates as Endemias (ACE) e do piso do Magistério nos termas legais e adota providencias correlatas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1168,68 +1168,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/109/requemento_n_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_03__mileny.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_04_2024_construcao_de_abrigo_pra_estudantes..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_05_2024_sinalizacao_de_placas_das_comunidades.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_02_2024_-_operacao_de_credito_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_lei_004_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/105/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_007_2024_-_dispoe_sobre_a_politica_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_08_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_09_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_10_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_n_11_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n_12_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_lei_n13_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei__no_14-2024_-_ldo_2025_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_15_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_16_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_17_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_19_2024_-_fixa_os_subsidios_para_a_legislatura_2025_-_2028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projetode_lei_20_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_21_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_n_22_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_n_23_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_n_24_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_le_n_25_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/155/porjeto_de_lei_29_2024_alteracoes_ldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/156/porjeto_de_lei__30_2024__alteracoes_ppa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_31_2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_32_2024_-latera_a_lei_544_2022_-_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_lei_33_2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_34_2024_orga_nica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei-_03-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_05_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_18_2024-_denominacao_de_rua_1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_27_2024-_remume.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei__28_2024_mercado_publico_municipal.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_-_padre_gustavo_ferrera_2.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_resolucao_001_2024_-_criacao_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_resolucao__06_2023-_alteracao_do_ri_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/95/ata_da_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/100/ata_da__segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/101/ata_da__terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/103/ata_da__quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/104/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/106/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/107/ata_da__setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/108/ata_da_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/110/ata_da_decima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/113/ata_da_decima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/114/ata_da_decima_segunda__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/115/ata_da__decima_terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/118/ata_da__decima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/122/ata_da_decima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/128/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/132/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/135/24-ata_da_vigesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/138/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/142/ata_da_vigesima_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/144/ata_da_sessao_vigesima_nona_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/148/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/152/ata_da_trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/154/ata_da_tregesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2_-_copia.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_da_assessoria_juridica_no_027_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/161/parecer_ao_projeto_lei_24_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/91/medida_provisoria-_01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/109/requemento_n_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_03__mileny.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_04_2024_construcao_de_abrigo_pra_estudantes..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_05_2024_sinalizacao_de_placas_das_comunidades.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_02_2024_-_operacao_de_credito_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_lei_004_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/105/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_007_2024_-_dispoe_sobre_a_politica_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_08_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_09_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_10_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_n_11_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_n_12_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_lei_n13_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei__no_14-2024_-_ldo_2025_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_15_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_16_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_17_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_19_2024_-_fixa_os_subsidios_para_a_legislatura_2025_-_2028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projetode_lei_20_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_21_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_n_22_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_n_23_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_n_24_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_le_n_25_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/155/porjeto_de_lei_29_2024_alteracoes_ldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/156/porjeto_de_lei__30_2024__alteracoes_ppa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_31_2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_32_2024_-latera_a_lei_544_2022_-_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_lei_33_2024_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_34_2024_orga_nica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei-_03-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_05_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_18_2024-_denominacao_de_rua_1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_27_2024-_remume.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei__28_2024_mercado_publico_municipal.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/151/mocao_de_aplausos_-_padre_gustavo_ferrera_2.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_resolucao_001_2024_-_criacao_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_resolucao__06_2023-_alteracao_do_ri_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/95/ata_da_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/100/ata_da__segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/101/ata_da__terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/103/ata_da__quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/104/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/106/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/107/ata_da__setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/108/ata_da_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/110/ata_da_decima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/113/ata_da_decima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/114/ata_da_decima_segunda__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/115/ata_da__decima_terceira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/118/ata_da__decima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/122/ata_da_decima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/128/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/132/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/135/24-ata_da_vigesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/138/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/142/ata_da_vigesima_oitava_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/144/ata_da_sessao_vigesima_nona_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/148/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/152/ata_da_trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/154/ata_da_tregesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib2_-_copia.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_da_assessoria_juridica_no_027_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/161/parecer_ao_projeto_lei_24_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2024/91/medida_provisoria-_01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>