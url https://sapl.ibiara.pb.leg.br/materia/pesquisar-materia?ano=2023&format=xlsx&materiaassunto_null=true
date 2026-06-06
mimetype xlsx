--- v0 (2025-12-11)
+++ v1 (2026-06-06)
@@ -54,836 +54,836 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>NEN DE BRANCO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Reajuste de 15% para Professores da rede pública de Educação Básica.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_de_indicacao_pinguncada.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_de_indicacao_pinguncada.docx</t>
   </si>
   <si>
     <t>EMENTA:VIABILIZAR A CONSTRUÇÃO DO PISO DE CIMENTO PARA A REALIZAÇÃO DO TRADICIONAL ARRAIÁ DA PINGUNÇADA NA  RUA ARMENIA SIQUEIRA CAMPOS MUNICÍPIO DE IBIARA-PB</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MILENY DE MARQUINHOS</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_indicacao_moto_taxi.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_indicacao_moto_taxi.docx</t>
   </si>
   <si>
     <t>EMENTA:CONSTRUÇÃO DE ABRIGO/ PONTO COM COBERTURA PARA O MOTOTAXISTA DO MUNICIPIO DE IBIARA –PB.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO A IMPLANTAÇÃO DO PROGRAMA BOLSA-ATLETA NO MUNICIPIO DE IBIARA-PB.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO EXMO. SR. PREFEITO, FRANCISCO NENIVALDO DE SOUSA, PARA QUE ENVIE A ESTA CASA LEGISLATIVA, PROJETO DE LEI PARA QUE SEJA IMPLEMENTADO O PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM, CONFORME A LEI 14.434, DE 04 DE AGOSTO DE 2022, E A EMANDA CONSTITUCIONAL Nº 124, DE JULHO DE 2022.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/43/requeimento_06.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/43/requeimento_06.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO EXMO. SR. PREFEITO, FRANCISCO NENIVALDO DE SOUSA, PARA QUE DISPONIBILIZE UM ÔNIBUS PARA REALIZAR O TRANSPORTE DOS UNIVERSITÁRIOS QUE ESTUDAM NA CIDADE DE PATOS, PELO MENOS DUAS VEZES POR SEMANA. OS DIAS  SERIAM A SEXTA-FEITA (PARA BUSCA-LOS) E NO DOMINGO (PARA DEIXA-LOS).</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento__07_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento__07_2023.pdf</t>
   </si>
   <si>
     <t>solicitação de iluminação pública, no trevo entre as comunidades de Várzea Redonda e Malhada, Município de Ibiara-PB.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_09_2023_reforma_da_pracinha_da_ibiarina.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_09_2023_reforma_da_pracinha_da_ibiarina.docx</t>
   </si>
   <si>
     <t>: Solicito ao excelentíssimo senhor prefeito da nossa cidade, na pessoa do senhor Francisco Nenivaldo de Sousa, o empenho de certa forma, em especial dentro das possibilidades, em buscar recursos para Recuperação e modernização da praça da Ibiarinha, incluindo cobertura da praça.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/67/requemento_10_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/67/requemento_10_2023.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE CESTAS BÁSICAS, EM CARÁTER EXCEPCIONAL, PARA CUIDADORES E ZELADORES DE TÚMULOS DOS CEMTÉRIOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_11_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicitar que junto a Secretaria responsável  informe, se o Município de Ibiara-PB será contemplado com o pagamento de “Precatórios do FUNDEF(Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização. Caso positivo, solicito que seja informado em que fase se encontra este procedimento, os valores que serão repassados ao Município e a previsão para a concretização do pagamento dos precatórios.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n_12_2023_internet_para_todos.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n_12_2023_internet_para_todos.docx</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo senhor prefeito da nossa cidade, na pessoa do senhor Francisco Nenivaldo de Sousa, REQUERIMENTO: chamado “ INTERNET PARA TODOS”.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_13_2023_iptu_em_dias.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_13_2023_iptu_em_dias.docx</t>
   </si>
   <si>
     <t>: Solicito ao excelentíssimo senhor prefeito da nossa cidade, na pessoa do senhor Francisco Nenivaldo de Sousa, venho requerer que traga para essa casa legislativa, ou seja, envie um projeto de lei com “PROGRAMA IPTU EM DIAS”, trate sob redefinir:  taxas mais justas de acordo com IMOVEL, descontos, isenção de juros e multas, parcelamento, BONUS, com finalidade regularização de várias desses imóveis.</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Francisco Nenivaldo de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_02_2023-_nome_a_feira_de_animais_vivos-_executivo.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_02_2023-_nome_a_feira_de_animais_vivos-_executivo.pdf</t>
   </si>
   <si>
     <t>"Denomina à feira de animais vivos de ferira de animais José Ramalho da Silva (Jesus Ramalho) e adota outras providencias.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_003_2023_-_autoriza_o_remanejamento_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_003_2023_-_autoriza_o_remanejamento_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA REMANEJAMENTO TOTAL OU PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_04_2023_-_parcelamento_de_solo_executivo.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_04_2023_-_parcelamento_de_solo_executivo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PARCELAMENTO DO SOLO NO MUNICÍPIO DE IBIARA, E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_005_2023_-_declara_area_de_expansao_urbana_de_area_rural_e_adota_outras_providencias.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_005_2023_-_declara_area_de_expansao_urbana_de_area_rural_e_adota_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“DECLARA ÁREA DE EXPANSÃO URBANA DE ÁREA RURAL E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_006_2023_-_dispoe_sobre_a_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_cmdpd_e_do_fundo_municipal_dos_direitosda_pessoa_com_defi.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_006_2023_-_dispoe_sobre_a_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_cmdpd_e_do_fundo_municipal_dos_direitosda_pessoa_com_defi.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA (CMDPD) E DO FUNDO MUNICIPAL DOS DIREITOSDA PESSOA COM DEFICIÊNCIA (FMDPD) DO MUNICÍPIO DE IBIARA E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_007_2023_-_atualizacao_do_salario_minimo.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_007_2023_-_atualizacao_do_salario_minimo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ATUALIZAÇÃO DO SALÁRIO MÍNIMO E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_008_2023_-_atualizacao_dos_piso_do_magisterio_acs_e_ace.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_008_2023_-_atualizacao_dos_piso_do_magisterio_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ATUALIZAÇÃO DOS PISOS DO MAGISTÉRIO NOS TERMOS DA PORTARIA 17/2023DO MINISTÉRIO DA EDUCAÇÃO E DOS AGENTES COMUNITÁIROS DE SAÚDE (ACS) E DE ENDEMIAS (ACE), NOS TERMOS DA EMENDA CONSTITUCIONAL 120/2022 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_10_2023_-_denomina_a_creche_municipal_maria_eli_raposo_-_tia_didia.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_10_2023_-_denomina_a_creche_municipal_maria_eli_raposo_-_tia_didia.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE CRECHE MUNICIPAL MARIA  ELI RAPOSO (“TIA DIDIA”), A CRECHE MUNICIPAL LOCALIZADA NA RUA PREFEITO ANTONIO RAMALHO DINIZ E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_11_2023_-_denomina_a_creche_municipal_teresinha_alves_palitot.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_11_2023_-_denomina_a_creche_municipal_teresinha_alves_palitot.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE CRECHE MUNICIPAL TERESINHA ALVES PALITOT A CRECHE MUNICIPAL LOCALIZADA NA RUA ENEAS RODRIGUES LEITE, NO BAIRRO DE IBIARINHA E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_12__2023_-_denomina_a_escola_municipal_de_ensino_infantil_e_fundamental_manoel_de_sousa_neto.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_12__2023_-_denomina_a_escola_municipal_de_ensino_infantil_e_fundamental_manoel_de_sousa_neto.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL MANOEL DE SOUSA NETO A ESCOLA MUNICIPAL LOCALIZADA NA RUA FRANCISCO LEITE, NO BAIRRO DE IBIARINHA E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_13_2023_-_atualizacao_do_salario_minimo_-_mp_1172_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_13_2023_-_atualizacao_do_salario_minimo_-_mp_1172_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ATUALIZAÇÃO DO SALÁRIO_x0002_MÍNIMO E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_14__2023_-_institui_a_politica_municipal_de_programa_de_busca_ativa_escolar_e_o_programa_de_recuperacao_das_aprendizagens.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_14__2023_-_institui_a_politica_municipal_de_programa_de_busca_ativa_escolar_e_o_programa_de_recuperacao_das_aprendizagens.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROGRAMA DE BUSCA ATIVA ESCOLAR E O PROGRAMA DE RECUPERAÇÃO DAS APRENDIZAGENS PARA ESTUDANTES DA EDUCAÇÃO BÁSICA E ADOTA PROVIDÊNCIAS CORRELAS.”</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_n_16_2023_-_ldo_1.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_n_16_2023_-_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2024 E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_n_16_2023_-_ldo_1.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_n_16_2023_-_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2024 E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE EXERCÍCIO 2023 PARA FINS QUE MENCIONA E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_20_2023_-.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_20_2023_-.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO  CORRENTE EXERCÍCIO 2023 PARA FINS QUE MENCIONA E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_21_2023_-.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_21_2023_-.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>"REGULAMENTA OS ARTIGOS 41 E 42 DA LEI MUNICIPAL 367/09 – CÓDIGO DE POSTURAS EM RELAÇÃO AOS ANIMAIS E ADOTA PROVIDÊNCIAS_x000D_
 CORRELATAS.”</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO E O PAGAMENTO DE DIÁRIAS A SERVIDORES PÚBLICOS MUNICIPAIS, BEM COMO O REEMBOLSO DE DESPESAS DE VIAGENS A AGENTES PÚBLICOS, REVOGA A LEI 392/2011 E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_25_2023_-_lei_paulo_gustavo_-_abre_credito_especial_ao_orcamento_do_corrente_exercicio_2023_para_os_fins_que_menciona.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_25_2023_-_lei_paulo_gustavo_-_abre_credito_especial_ao_orcamento_do_corrente_exercicio_2023_para_os_fins_que_menciona.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE EXERCÍCIO 2023 PARA OS FINS QUE MENCIONA E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_27_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_27_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER PARCELAS DE COMPLEMENTAÇÃO DE VENCIMENTO AOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM NOS TERMOS DA LEI 14.434/2022 E SUAS REGULAMENTAÇÕES E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_28_2023_-_autoriza_a_abertuda_de_credito_especial_para_os_fins_da_lei_fed.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_28_2023_-_autoriza_a_abertuda_de_credito_especial_para_os_fins_da_lei_fed.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTUDA DE CRÉDITO ESPECIAL  AO ORÇAMENTO VIGENTE PARA O ATENDIMENTO À LEI FEDERAL 14.434/2022 E LEI MUNICIPAL 585/2023 ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_27_2023_-_autoriza_o_poder_executivo_acionar_os_mecanismos_de_ajuste_fiscal.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_27_2023_-_autoriza_o_poder_executivo_acionar_os_mecanismos_de_ajuste_fiscal.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO ACIONAR OS MECANISMOS DE AJUSTE FISCAL NOS TERMOS DO ART. 167-A DA CONSTITUIÇÃO FEDERAL E_x000D_
 ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/83/modificacao_da_ldo.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/83/modificacao_da_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MODIFICAÇÕES DE LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE IBIARA-PB, PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/84/modificacao_da_ppa.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/84/modificacao_da_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MODIFICAÇÕES DE PROGREMAS E AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO MUNICÍPIO DE IBIARA-PB PARA O PERÍODO DE 2022 À 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_32_2023_loa.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_32_2023_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIARA, PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_33_2023_-_autoriza_a_abertura_de_credito_especial_ao_orcamento_do_corrente_exercicio_2023_e_adota_providencias_correlatas.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_33_2023_-_autoriza_a_abertura_de_credito_especial_ao_orcamento_do_corrente_exercicio_2023_e_adota_providencias_correlatas.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO CORRENTE EXERCÍCIO 2023 E ADOTA PROVIDÊNCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_34_2023_-_tfd_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_34_2023_-_tfd_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_35_2023_-_afm_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_35_2023_-_afm_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>JANAINA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_01_2023-_prata_da_casa.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_01_2023-_prata_da_casa.docx</t>
   </si>
   <si>
     <t>institui o "programa prata da casa", que estabelece a obrigatoriedade de disponibilização de oportunidade para a apresentação de grupos bandas, cantores ou instrumentistas locais na abertura de eventos musicais que contém com financiamento público municipal dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/9/fevereiro_roxo.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/9/fevereiro_roxo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de Ibiara a campanha de conscientização fevereiro roxo ( Alzheimer, Fibromialgia e Lúpus ) realizados anualmente no mês referido e datas correlatas e dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/7/camscanner_02-08-2023_08.59.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/7/camscanner_02-08-2023_08.59.pdf</t>
   </si>
   <si>
     <t>Faca instituído e incluído no calendário oficial de festa e eventos culturais do município de ibiara o evento  intitulado "Arraiá da pinguçada " e da outra providencias.</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_legislativa_05_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_legislativa_05_2023.pdf</t>
   </si>
   <si>
     <t>"CRIA NO ÂMBITO DO MUNICÍPIO DE IBIARA O PROGRAMA RUA DA SAÚDE".</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_legislativa_06_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_legislativa_06_2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA DE PREVEÇÃO A VIOLÊNCIA OS EDUCADORES DO MUNÍCIPIO DE IBIARA".</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_07_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_07_2023.pdf</t>
   </si>
   <si>
     <t>“ Institui a Política Nacional de Atenção Psicossocial nas comunidades Escolares no âmbito do Município de Ibiara-PB.”</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_do_legislativo_008_2023_1.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_do_legislativo_008_2023_1.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa de Atenção Integral ao Autismo" no município de Ibiara e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_-_gratificacao_-.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_-_gratificacao_-.docx</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora da Câmara a conceder gratificação de até 50 % aos servidores do Poder Legislativo Municipal e adota outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/45/pl_maio_laranja_17_2023.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/45/pl_maio_laranja_17_2023.docx</t>
   </si>
   <si>
     <t>DISCIPLINA DIRETRIZES PARA IMPLANTAÇÃO DO "MAIO LARANJA" NO ÂMBITO DO MUNICÍPIO DE IBIARA-PB.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO NO CALENDÁRIO OFICIAL DE FESTAS E EVENTOS CULTURAIS DO MUNICÍPIO DE IBIARA O EVENTO INTITULADO "QUADRILHA RAIO DE SOL" E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_26_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_26_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO VAQUEIRO E INCLUI O DIA NO CALEDÁRIO OFICIAL DE FESTAS E EVENTOS CULTURAIS DO MUNICÍPIO DE IBIARA-PB, E DA OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFCEO - COMISSÃO DE FISCALIZAÇÃO E CONTROLE DA EXECUÇÃO ORÇAMENTÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/4/minuta_de_projeto_de_decreto_legislativo.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/4/minuta_de_projeto_de_decreto_legislativo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do parecer PPl - TC 0174/2022 do TCE_PB com a conseguinte aprovação das contas do município de Ibiara/PB, exercício financeiro de 2020 e dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_-_pca_2018.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_-_pca_2018.docx</t>
   </si>
   <si>
     <t>: Dispõe sobre a aprovação do PARECER PPL – TC 00130/20 do TCE-PB com a conseguinte aprovação das contas do município de Ibiara/PB, exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/14/mocao_de_aplausos_no_01_2023_1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/14/mocao_de_aplausos_no_01_2023_1.docx</t>
   </si>
   <si>
     <t>REQUERER APROVAÇÃO DE MOÇÃO DE APLAUSOS E RECONHECIMENTO EM PÚBLICO A TODA  EQUIPE DE PROFISSIONAIS DA ECI PADRE MANOEL OTAVIANO  DO MUNICIPIO DE IBIARA-PB.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/81/mocao_de_aplausos_02_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/81/mocao_de_aplausos_02_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER  APROVAÇÃO DE MOÇÃO DE APLAUSOS  E CONGRATULAÇÕES AO  TREINADOR DE FUTEBOL MICHERLANDIO SOARES DOS SANTOS.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>altera o  § 2º do art. 44 do Regimento Interno e dá providências correlatas.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE IBIARA-PB</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Institui a concessão de gratificação aos  servidores do Poder Legislativo Municipal e adota outras providências</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_resolucao_05_20231.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_resolucao_05_20231.pdf</t>
   </si>
   <si>
     <t>Modifica o TÍTULO XIII e acrescenta o TÍTULO XIV, com os respectivos artigos, ao Regimento Interno da Câmara Municipal de Ibiara e adota outras providências.</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/8/ata_da__segunda_sessao_ordinaria.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/8/ata_da__segunda_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Ata da Segunda Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/13/ata_da_terceira_sessao_ordinaria.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/13/ata_da_terceira_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Ata da Terceira Sessão Ordinária da Câmara Municipal de Ibiara Estado da Paraíba</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/15/ata_da_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/15/ata_da_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA QUARTA SESSÃO ORDINARIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/19/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/19/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA QUINTA  SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/22/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/22/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>ATA DA SETIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/29/ata_da_sessao_ordinaria_8_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/29/ata_da_sessao_ordinaria_8_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA OITAVA SESSÃO ORDINÁRIA-CÂMARA MUNCIPAL DE IBIARA-PB</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/30/ata_da_nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/30/ata_da_nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/32/ata_da_decima_primeira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/32/ata_da_decima_primeira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>ATA DA DECIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/42/ata_da_decima_terceira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/42/ata_da_decima_terceira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA TERCEIRA  SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/55/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/55/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/56/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/56/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA DECIMA SETIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/60/ata_da_decima_nonasessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/60/ata_da_decima_nonasessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA  DECIMA SESSÃO DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA  SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/65/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/65/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/72/ata_da_vegesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba_-_copia.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/72/ata_da_vegesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba_-_copia.docx</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/73/ata_da_vigessima_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/73/ata_da_vigessima_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/74/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/74/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA VEGISIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/77/ata_da_vegesima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/77/ata_da_vegesima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA SETIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>ATA DA VEGESIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/80/ata_da_vigesima__nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/80/ata_da_vigesima__nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA VIGÉRSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/82/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/82/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx</t>
   </si>
   <si>
     <t>ATA DA TRIGESIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/85/ata_da__trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/85/ata_da__trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx</t>
   </si>
   <si>
     <t>ATA DA TRIGESIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE IBIARA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_-_projeto_de_lei_n_17.2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_-_projeto_de_lei_n_17.2023.pdf</t>
   </si>
   <si>
     <t>PARECER JURIDICO AO PROJETO DE LEI Nº 17/2023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/88/parecer_juridico_-_projeto_de_resolucao_no_5_-_2023.pdf</t>
+    <t>http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/88/parecer_juridico_-_projeto_de_resolucao_no_5_-_2023.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO RESULOÇÃO 06/2023 Altera a redação do §1º do art. 37 do Regimento Interno da Câmara Municipal de Ibiara/PB e adota outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1190,68 +1190,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_de_indicacao_pinguncada.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_indicacao_moto_taxi.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/43/requeimento_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento__07_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_09_2023_reforma_da_pracinha_da_ibiarina.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/67/requemento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n_12_2023_internet_para_todos.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_13_2023_iptu_em_dias.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_02_2023-_nome_a_feira_de_animais_vivos-_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_003_2023_-_autoriza_o_remanejamento_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_04_2023_-_parcelamento_de_solo_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_005_2023_-_declara_area_de_expansao_urbana_de_area_rural_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_006_2023_-_dispoe_sobre_a_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_cmdpd_e_do_fundo_municipal_dos_direitosda_pessoa_com_defi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_007_2023_-_atualizacao_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_008_2023_-_atualizacao_dos_piso_do_magisterio_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_10_2023_-_denomina_a_creche_municipal_maria_eli_raposo_-_tia_didia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_11_2023_-_denomina_a_creche_municipal_teresinha_alves_palitot.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_12__2023_-_denomina_a_escola_municipal_de_ensino_infantil_e_fundamental_manoel_de_sousa_neto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_13_2023_-_atualizacao_do_salario_minimo_-_mp_1172_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_14__2023_-_institui_a_politica_municipal_de_programa_de_busca_ativa_escolar_e_o_programa_de_recuperacao_das_aprendizagens.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_n_16_2023_-_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_n_16_2023_-_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_20_2023_-.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_21_2023_-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_25_2023_-_lei_paulo_gustavo_-_abre_credito_especial_ao_orcamento_do_corrente_exercicio_2023_para_os_fins_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_27_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_28_2023_-_autoriza_a_abertuda_de_credito_especial_para_os_fins_da_lei_fed.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_27_2023_-_autoriza_o_poder_executivo_acionar_os_mecanismos_de_ajuste_fiscal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/83/modificacao_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/84/modificacao_da_ppa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_32_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_33_2023_-_autoriza_a_abertura_de_credito_especial_ao_orcamento_do_corrente_exercicio_2023_e_adota_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_34_2023_-_tfd_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_35_2023_-_afm_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_01_2023-_prata_da_casa.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/9/fevereiro_roxo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/7/camscanner_02-08-2023_08.59.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_legislativa_05_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_legislativa_06_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_07_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_do_legislativo_008_2023_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_-_gratificacao_-.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/45/pl_maio_laranja_17_2023.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_26_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/4/minuta_de_projeto_de_decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_-_pca_2018.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/14/mocao_de_aplausos_no_01_2023_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/81/mocao_de_aplausos_02_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_resolucao_05_20231.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/8/ata_da__segunda_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/13/ata_da_terceira_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/15/ata_da_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/19/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/22/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/29/ata_da_sessao_ordinaria_8_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/30/ata_da_nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/32/ata_da_decima_primeira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/42/ata_da_decima_terceira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/55/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/56/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/60/ata_da_decima_nonasessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/65/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/72/ata_da_vegesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba_-_copia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/73/ata_da_vigessima_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/74/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/77/ata_da_vegesima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/80/ata_da_vigesima__nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/82/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/85/ata_da__trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_-_projeto_de_lei_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/88/parecer_juridico_-_projeto_de_resolucao_no_5_-_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_de_indicacao_pinguncada.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_indicacao_moto_taxi.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/43/requeimento_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento__07_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_09_2023_reforma_da_pracinha_da_ibiarina.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/67/requemento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n_12_2023_internet_para_todos.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_13_2023_iptu_em_dias.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_02_2023-_nome_a_feira_de_animais_vivos-_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_003_2023_-_autoriza_o_remanejamento_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_04_2023_-_parcelamento_de_solo_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_005_2023_-_declara_area_de_expansao_urbana_de_area_rural_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_006_2023_-_dispoe_sobre_a_criacao_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia_cmdpd_e_do_fundo_municipal_dos_direitosda_pessoa_com_defi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_007_2023_-_atualizacao_do_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_008_2023_-_atualizacao_dos_piso_do_magisterio_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_10_2023_-_denomina_a_creche_municipal_maria_eli_raposo_-_tia_didia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_11_2023_-_denomina_a_creche_municipal_teresinha_alves_palitot.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_12__2023_-_denomina_a_escola_municipal_de_ensino_infantil_e_fundamental_manoel_de_sousa_neto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_13_2023_-_atualizacao_do_salario_minimo_-_mp_1172_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_14__2023_-_institui_a_politica_municipal_de_programa_de_busca_ativa_escolar_e_o_programa_de_recuperacao_das_aprendizagens.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_n_16_2023_-_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_n_16_2023_-_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_20_2023_-.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_21_2023_-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_25_2023_-_lei_paulo_gustavo_-_abre_credito_especial_ao_orcamento_do_corrente_exercicio_2023_para_os_fins_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_27_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_28_2023_-_autoriza_a_abertuda_de_credito_especial_para_os_fins_da_lei_fed.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_27_2023_-_autoriza_o_poder_executivo_acionar_os_mecanismos_de_ajuste_fiscal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/83/modificacao_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/84/modificacao_da_ppa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_32_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_33_2023_-_autoriza_a_abertura_de_credito_especial_ao_orcamento_do_corrente_exercicio_2023_e_adota_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_34_2023_-_tfd_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_35_2023_-_afm_-_autoriza_a_abertura_de_credito_especial_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_01_2023-_prata_da_casa.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/9/fevereiro_roxo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/7/camscanner_02-08-2023_08.59.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_legislativa_05_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_legislativa_06_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_07_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_do_legislativo_008_2023_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_-_gratificacao_-.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/45/pl_maio_laranja_17_2023.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_26_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/4/minuta_de_projeto_de_decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_decreto_legislativo_-_pca_2018.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/14/mocao_de_aplausos_no_01_2023_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/81/mocao_de_aplausos_02_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_resolucao_05_20231.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/8/ata_da__segunda_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/13/ata_da_terceira_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/15/ata_da_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/19/ata_da_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/22/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/29/ata_da_sessao_ordinaria_8_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/30/ata_da_nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/32/ata_da_decima_primeira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/42/ata_da_decima_terceira__sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/55/ata_da_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/56/ata_da_decima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/60/ata_da_decima_nonasessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/65/ata_da_vigesima_segunda_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/72/ata_da_vegesima_quarta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba_-_copia.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/73/ata_da_vigessima_quinta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/74/ata_da_vigesima_sexta_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/77/ata_da_vegesima_setima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/80/ata_da_vigesima__nona_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/82/ata_da_trigesima_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraiba.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/85/ata_da__trigesima_primeira_sessao_ordinaria_da_camara_municipal_de_ibiara_estado_da_paraib1.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/46/parecer_-_projeto_de_lei_n_17.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiara.pb.leg.br/media/sapl/public/materialegislativa/2023/88/parecer_juridico_-_projeto_de_resolucao_no_5_-_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="236.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="235.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>